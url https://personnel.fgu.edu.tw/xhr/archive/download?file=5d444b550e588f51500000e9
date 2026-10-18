--- v0 (2026-06-19)
+++ v1 (2026-10-18)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00154FFE" w:rsidRPr="009E7F8B" w:rsidRDefault="00154FFE" w:rsidP="004D7321">
+    <w:p w14:paraId="11F68654" w14:textId="77777777" w:rsidR="00154FFE" w:rsidRPr="009E7F8B" w:rsidRDefault="00154FFE" w:rsidP="004D7321">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>佛光大學</w:t>
       </w:r>
       <w:r w:rsidR="008169A3" w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -61,51 +61,51 @@
           <w:spacing w:val="-20"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>資</w:t>
       </w:r>
       <w:r w:rsidR="00F17343" w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>格</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>外審委員推薦名單</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154FFE" w:rsidRPr="009E7F8B" w:rsidRDefault="00F06258" w:rsidP="00090CEC">
+    <w:p w14:paraId="398C0494" w14:textId="77777777" w:rsidR="00154FFE" w:rsidRPr="009E7F8B" w:rsidRDefault="00F06258" w:rsidP="00090CEC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
@@ -128,367 +128,367 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10333" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1403"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="7654"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidTr="00F81A67">
+      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w14:paraId="481625A0" w14:textId="77777777" w:rsidTr="00F81A67">
         <w:trPr>
           <w:trHeight w:val="592"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="4B988738" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="358846F0" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidTr="00F81A67">
+      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w14:paraId="0890BA01" w14:textId="77777777" w:rsidTr="00F81A67">
         <w:trPr>
           <w:trHeight w:val="592"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="14AE4D0F" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="7DCEFB6F" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00597DC2" w:rsidRPr="009E7F8B" w:rsidTr="00F81A67">
+      <w:tr w:rsidR="00597DC2" w:rsidRPr="009E7F8B" w14:paraId="0DA3D576" w14:textId="77777777" w:rsidTr="00F81A67">
         <w:trPr>
           <w:trHeight w:val="592"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00597DC2" w:rsidRPr="009E7F8B" w:rsidRDefault="00597DC2" w:rsidP="004D7321">
+          <w:p w14:paraId="333C6266" w14:textId="77777777" w:rsidR="00597DC2" w:rsidRPr="009E7F8B" w:rsidRDefault="00597DC2" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>次送審代表著作名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00597DC2" w:rsidRPr="009E7F8B" w:rsidRDefault="00597DC2" w:rsidP="004D7321">
+          <w:p w14:paraId="2E97B913" w14:textId="77777777" w:rsidR="00597DC2" w:rsidRPr="009E7F8B" w:rsidRDefault="00597DC2" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidTr="00F81A67">
+      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w14:paraId="2B10C3FC" w14:textId="77777777" w:rsidTr="00F81A67">
         <w:trPr>
           <w:trHeight w:val="698"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="6140D540" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>現任職級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F81A67" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="0F41D9BC" w14:textId="77777777" w:rsidR="00F81A67" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□專任</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="6C4AC0D5" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F81A67" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="0AD4ACC9" w14:textId="77777777" w:rsidR="00F81A67" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□教授  □副教授  □助理教授   □講師  □專案</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教師</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00F81A67" w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□教授級</w:t>
             </w:r>
             <w:r w:rsidR="00F81A67" w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>專業技術人員</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F81A67" w:rsidRPr="009E7F8B" w:rsidRDefault="00F81A67" w:rsidP="004D7321">
+          <w:p w14:paraId="1BF542CF" w14:textId="77777777" w:rsidR="00F81A67" w:rsidRPr="009E7F8B" w:rsidRDefault="00F81A67" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□副教授級</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>專業技術人員</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
@@ -520,145 +520,145 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>師</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>級</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>專業技術人員</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidTr="00F81A67">
+      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w14:paraId="601C1F2C" w14:textId="77777777" w:rsidTr="00F81A67">
         <w:trPr>
           <w:trHeight w:val="694"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="3D3B6AA5" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>擬送</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>審</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>職級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="2B771C73" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□教授  □副教授  □助理教授</w:t>
             </w:r>
             <w:r w:rsidR="0008130F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0008130F" w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□講師</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="138B3FD2" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□教授級</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>專業技術人員</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
@@ -674,95 +674,95 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>專業技術人員</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  □助理教授級</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>專業技術人員</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidTr="00F81A67">
+      <w:tr w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w14:paraId="01241B37" w14:textId="77777777" w:rsidTr="00F81A67">
         <w:trPr>
           <w:trHeight w:val="1004"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
+          <w:p w14:paraId="31E4CA8E" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00FE6F50" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>送審管道</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE13CD" w:rsidRDefault="00344D98" w:rsidP="00344D98">
+          <w:p w14:paraId="313B6ED2" w14:textId="77777777" w:rsidR="00AE13CD" w:rsidRDefault="00344D98" w:rsidP="00344D98">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00AE13CD">
@@ -832,51 +832,51 @@
             <w:r w:rsidR="00AE13CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>踐</w:t>
             </w:r>
             <w:r w:rsidR="00AE13CD" w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>研</w:t>
             </w:r>
             <w:r w:rsidR="00AE13CD" w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>究</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00344D98" w:rsidRPr="00E154FF" w:rsidRDefault="00AE13CD" w:rsidP="00344D98">
+          <w:p w14:paraId="501741D5" w14:textId="77777777" w:rsidR="00344D98" w:rsidRPr="00E154FF" w:rsidRDefault="00AE13CD" w:rsidP="00344D98">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二、技術報告</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
@@ -938,51 +938,51 @@
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>踐研</w:t>
             </w:r>
             <w:r w:rsidRPr="00E154FF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>究</w:t>
             </w:r>
             <w:r w:rsidR="00344D98" w:rsidRPr="00E154FF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00344D98" w:rsidRPr="00E154FF" w:rsidRDefault="00AE13CD" w:rsidP="005311CB">
+          <w:p w14:paraId="27457686" w14:textId="77777777" w:rsidR="00344D98" w:rsidRPr="00E154FF" w:rsidRDefault="00AE13CD" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="1962" w:hangingChars="981" w:hanging="1962"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E154FF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
             <w:r w:rsidR="00344D98" w:rsidRPr="00E154FF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
@@ -1107,51 +1107,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E154FF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>□設計</w:t>
             </w:r>
             <w:r w:rsidR="00344D98" w:rsidRPr="00E154FF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00AE13CD" w:rsidP="00AE13CD">
+          <w:p w14:paraId="2EE0CCF8" w14:textId="77777777" w:rsidR="00FE6F50" w:rsidRPr="009E7F8B" w:rsidRDefault="00AE13CD" w:rsidP="00AE13CD">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
             <w:r w:rsidR="00344D98" w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
@@ -1253,51 +1253,51 @@
               </w:rPr>
               <w:t>術人員</w:t>
             </w:r>
             <w:r w:rsidR="00344D98" w:rsidRPr="00E154FF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>擔</w:t>
             </w:r>
             <w:r w:rsidR="00344D98" w:rsidRPr="00E154FF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>任教師資格審查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005C4318" w:rsidRPr="00EB5181" w:rsidRDefault="004E7F0F" w:rsidP="004D7321">
+    <w:p w14:paraId="6134CDA4" w14:textId="77777777" w:rsidR="005C4318" w:rsidRPr="00EB5181" w:rsidRDefault="004E7F0F" w:rsidP="004D7321">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
@@ -1321,51 +1321,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="008B5B64" w:rsidRPr="00EB5181">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>委員</w:t>
       </w:r>
       <w:r w:rsidR="00154FFE" w:rsidRPr="00EB5181">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>名單</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154FFE" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="008B5B64">
+    <w:p w14:paraId="41C2036A" w14:textId="77777777" w:rsidR="00154FFE" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="008B5B64">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="-63" w:hangingChars="63" w:hanging="151"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5181">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>【本名單</w:t>
       </w:r>
       <w:r w:rsidR="00947584" w:rsidRPr="00EB5181">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1459,52 +1459,50 @@
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002151FB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>點</w:t>
       </w:r>
       <w:r w:rsidR="002151FB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="007C1099" w:rsidRPr="00EB5181">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>所訂</w:t>
       </w:r>
       <w:r w:rsidR="00154FFE" w:rsidRPr="00EB5181">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>填</w:t>
       </w:r>
       <w:r w:rsidR="00154FFE" w:rsidRPr="009E7F8B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1629,4416 +1627,4181 @@
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2944"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w14:paraId="3FE38937" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="595"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
+          <w:p w14:paraId="4B09E1F5" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
+          <w:p w14:paraId="552E55C9" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>現職</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
+          <w:p w14:paraId="6D9DDB6E" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（含機關學校名稱及職稱）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
+          <w:p w14:paraId="5BF7FBE0" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>專長或專業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
+          <w:p w14:paraId="5386B663" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
+          <w:p w14:paraId="720FD106" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>通訊處（含</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B634B" w:rsidRPr="009E7F8B" w:rsidRDefault="001B634B" w:rsidP="005311CB">
+          <w:p w14:paraId="63D2C3F2" w14:textId="77777777" w:rsidR="001B634B" w:rsidRPr="009E7F8B" w:rsidRDefault="001B634B" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>外審委員勾選</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
+          <w:p w14:paraId="27B402FE" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="005311CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>排序</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w14:paraId="3958D17C" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="713"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00016EFE" w:rsidRPr="009E7F8B" w:rsidRDefault="00016EFE" w:rsidP="004D7321">
+          <w:p w14:paraId="1713CCA3" w14:textId="77777777" w:rsidR="00016EFE" w:rsidRPr="009E7F8B" w:rsidRDefault="00016EFE" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="6D9E51E5" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="6DB89F5F" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="5EC6EFFA" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="10F13C64" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="11A67164" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w14:paraId="4261AB15" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="712"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="1F6958D1" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="27810A71" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="1C7A5397" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="1BE586B9" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="4F6E29E5" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="504A02FE" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w14:paraId="65C968A2" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="37ED122E" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="1CDF487A" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="3CEC3B06" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="4DA132B1" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="3C227E27" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="124E6D72" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w14:paraId="38CE338F" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
+          <w:p w14:paraId="7ABFEDDB" w14:textId="77777777" w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
+          <w:p w14:paraId="3014F70D" w14:textId="77777777" w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
+          <w:p w14:paraId="2F567761" w14:textId="77777777" w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
+          <w:p w14:paraId="232E8CEC" w14:textId="77777777" w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
+          <w:p w14:paraId="4BE0F48D" w14:textId="77777777" w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
+          <w:p w14:paraId="1012B59E" w14:textId="77777777" w:rsidR="00F02E09" w:rsidRPr="009E7F8B" w:rsidRDefault="00F02E09" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w14:paraId="1006E8AD" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="599CC186" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="6DB923F1" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="72A4D4D3" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="3885A1A8" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="79977F5F" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="43FE5B71" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w14:paraId="78362DC0" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="7418FA87" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="7D500A65" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="02ABC08D" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="12069E71" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="22F917E4" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="49165135" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w14:paraId="5F3EF7FC" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="5186143D" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="1FC33ACF" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="1FB3D817" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="5175A95F" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="29EF7223" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="61FA6D46" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w14:paraId="559AABEE" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="0DBC6B6C" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="1071BECB" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="76B119D4" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="0338E10A" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="381DFC66" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
+          <w:p w14:paraId="71689EA2" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009E7F8B" w:rsidRDefault="009B36B7" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="005311CB" w:rsidRPr="009E7F8B" w14:paraId="7A1C8FB4" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
+          <w:p w14:paraId="29C2A5B3" w14:textId="77777777" w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
+          <w:p w14:paraId="2B5B8E82" w14:textId="77777777" w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
+          <w:p w14:paraId="7276D9D4" w14:textId="77777777" w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
+          <w:p w14:paraId="548F9A97" w14:textId="77777777" w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
+          <w:p w14:paraId="242A875F" w14:textId="77777777" w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
+          <w:p w14:paraId="0E980C4D" w14:textId="77777777" w:rsidR="005311CB" w:rsidRPr="009E7F8B" w:rsidRDefault="005311CB" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="382D70D6" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="34C1F343" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="0F9E2962" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="41A6587D" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="259D7C9E" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="25C27EA2" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="3180E066" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="788696EF" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="424E9C08" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="5CC4B406" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="013B3136" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="56DB8EBA" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="3FFF528F" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="410F06D9" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="182C98E4" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="5E594270" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="2156A705" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="1452269D" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="2EA00690" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="4C289EA0" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="4D5A3192" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="107045A9" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="01F2170F" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="3F6B3EB7" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="1051C907" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="2C99D428" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="246CC85E" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="7C4F7CB6" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="105E9471" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="3E2D1B78" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="63839179" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="4970C8B7" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="06D0F4B1" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="1947E679" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="76615DF6" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="1BAA7E5A" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="17716016" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="737FE5D6" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="0CA12547" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="1D1FC2E0" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="6683DA0C" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="6B50F3EB" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="3FDAE4A3" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="76BDFF76" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="71FE379E" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="40A89C03" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="1F76036C" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="0D6E0208" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="50509E6F" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="1EB7DB43" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="4B8212A9" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="5812C83E" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="6398CD1C" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="78019C29" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="70D0CDCC" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="15740386" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="59B3B3C2" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="0E6359EE" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="147DC8F8" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="38938CD7" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="0F8ED72B" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="75E155E6" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="60A94B1E" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="6DE59426" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="5E040EF6" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="5CBEEC60" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="237F0621" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="5B1ADF00" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="30E9F9FD" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="1B282379" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w14:paraId="2E558951" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="1B7162AE" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="67E35DD6" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="1893D687" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="7A99AF36" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="74E3B754" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
+          <w:p w14:paraId="5EFD1683" w14:textId="77777777" w:rsidR="008B5B64" w:rsidRPr="009E7F8B" w:rsidRDefault="008B5B64" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w:rsidTr="00F06258">
+      <w:tr w:rsidR="004E35BA" w:rsidRPr="009E7F8B" w14:paraId="69BF4FB0" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="753"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10545" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F06258" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+          <w:p w14:paraId="2281A738" w14:textId="77777777" w:rsidR="00F06258" w:rsidRPr="009E7F8B" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7F8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>推薦原則：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="00EB5181" w:rsidRDefault="004E35BA" w:rsidP="00932CB3">
-            <w:pPr>
+          <w:p w14:paraId="62F8CB0F" w14:textId="0844C8CD" w:rsidR="004E35BA" w:rsidRPr="00882636" w:rsidRDefault="004E35BA" w:rsidP="004D60E6">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="330" w:hangingChars="150" w:hanging="330"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:ind w:leftChars="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E7F8B">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>勿含著作合著人、</w:t>
+            </w:r>
+            <w:r w:rsidR="00932CB3" w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>碩博士指導教授</w:t>
+            </w:r>
+            <w:r w:rsidR="00932CB3" w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>任職於畢業學校與現職單位之教授，避開與送審人關係特殊或密切連繫的人，以為避嫌。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D92F5BB" w14:textId="0D2E393F" w:rsidR="004E35BA" w:rsidRPr="00882636" w:rsidRDefault="004D60E6" w:rsidP="00E2634C">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:dstrike/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>審查委員以具有教育部審定之教授及中央研究院研究員資格者為原則。若無適當之教授人選，對於送審副教授以下資格案，可以具有教育部審定之副教授、助理教授及中央研究院副研究員、助理研究員資格者擔任之，但不得低階高審。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09EA0DBC" w14:textId="77777777" w:rsidR="004E35BA" w:rsidRPr="00882636" w:rsidRDefault="004E35BA" w:rsidP="004D7321">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E7F8B">
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>審查人專長領域具成就或信譽者並與送審著作相關。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731D9014" w14:textId="77777777" w:rsidR="00784EC4" w:rsidRPr="00882636" w:rsidRDefault="00784EC4" w:rsidP="004D7321">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>請</w:t>
+            </w:r>
+            <w:r w:rsidR="00932CB3" w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>院</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>級教評會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>委</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>員推薦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>時，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>請</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>提</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>供</w:t>
+            </w:r>
+            <w:r w:rsidR="00932CB3" w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>十五至二十</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>人以上</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>名單</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="502D449A" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="00EB5181" w:rsidRDefault="009B36B7" w:rsidP="009B36B7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="387" w:hangingChars="176" w:hanging="387"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>教師</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE0BF1" w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>資格送審案件經院級教評會初審通過後，學院將</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>會議記錄、</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE0BF1" w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>送審</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>教師資料，送請校級教評會進行複審，併提出著作審查人十五至二十位參考名單，送人事室協助送請選任審查人。審查人員名單由教務長、副校長一人、</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE0BF1" w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>送審</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>教師所屬之院級教評會召集人指定委員一人，共三人，就該教師之專長，自參考名單或專家人才庫共同選任排序校外專家學者</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85A5B" w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>人以上。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5181">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00EB5181">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00BE0BF1" w:rsidRPr="00EB5181">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>送審</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5181">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>教師所屬之院級教評會召集人指定委員一人為</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5181">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5181">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73ADB32A" w14:textId="77777777" w:rsidR="009B36B7" w:rsidRPr="009B36B7" w:rsidRDefault="009B36B7" w:rsidP="009B36B7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="387" w:hangingChars="176" w:hanging="387"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>一</w:t>
-[...519 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB5181" w:rsidRPr="00EB5181" w:rsidTr="00F06258">
+      <w:tr w:rsidR="00076CE6" w:rsidRPr="00EB5181" w14:paraId="6C11C8CC" w14:textId="77777777" w:rsidTr="00F06258">
         <w:trPr>
           <w:trHeight w:val="1264"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10545" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E35BA" w:rsidRPr="00EB5181" w:rsidRDefault="00947584" w:rsidP="004D7321">
-[...227 lines deleted...]
-          <w:p w:rsidR="004E35BA" w:rsidRPr="00EB5181" w:rsidRDefault="004E35BA" w:rsidP="00F02E09">
+          <w:p w14:paraId="26701076" w14:textId="77777777" w:rsidR="00076CE6" w:rsidRPr="00D60C0B" w:rsidRDefault="00076CE6" w:rsidP="00076CE6">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:ind w:right="32"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
-[...13 lines deleted...]
-                <w:u w:val="single"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>推</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>薦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>簽章：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34344C92" w14:textId="77777777" w:rsidR="00076CE6" w:rsidRPr="00D60C0B" w:rsidRDefault="00076CE6" w:rsidP="00076CE6">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>院級</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB5181">
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>教評會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>召集人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>簽章：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556A3E60" w14:textId="77777777" w:rsidR="00076CE6" w:rsidRPr="00D60C0B" w:rsidRDefault="00076CE6" w:rsidP="00076CE6">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>選任排序</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E7D1B3" w14:textId="77777777" w:rsidR="00076CE6" w:rsidRPr="00D60C0B" w:rsidRDefault="00076CE6" w:rsidP="00076CE6">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>院級教評會召集人指定委員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>簽章：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43649E4A" w14:textId="77777777" w:rsidR="00076CE6" w:rsidRPr="00D60C0B" w:rsidRDefault="00076CE6" w:rsidP="00076CE6">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>長</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>簽章：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>__________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4450D540" w14:textId="061943B2" w:rsidR="00076CE6" w:rsidRPr="00EB5181" w:rsidRDefault="00076CE6" w:rsidP="00076CE6">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:right="32"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>教評會</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00EB5181">
+            </w:pPr>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>副</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>校</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>長</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:u w:val="single"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>簽章：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB5181">
-[...43 lines deleted...]
-            <w:r w:rsidR="00947584" w:rsidRPr="00EB5181">
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>__________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:u w:val="single"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB5181">
-[...6 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00016EFE" w:rsidRPr="00EB5181">
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60C0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
-[...14 lines deleted...]
-                <w:u w:val="single"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00016EFE" w:rsidRPr="00EB5181">
-[...28 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00F02E09" w:rsidRPr="00EB5181">
-[...780 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="00D60C0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005C4318" w:rsidRPr="00947584" w:rsidRDefault="005C4318" w:rsidP="008B5B64">
+    <w:p w14:paraId="01511E11" w14:textId="77777777" w:rsidR="005C4318" w:rsidRPr="00947584" w:rsidRDefault="005C4318" w:rsidP="008B5B64">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C4318" w:rsidRPr="00947584" w:rsidSect="008B5B64">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="483" w:right="1134" w:bottom="567" w:left="1134" w:header="426" w:footer="50" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B022BD" w:rsidRDefault="00B022BD" w:rsidP="00041155">
+    <w:p w14:paraId="111230CA" w14:textId="77777777" w:rsidR="00220446" w:rsidRDefault="00220446" w:rsidP="00041155">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B022BD" w:rsidRDefault="00B022BD" w:rsidP="00041155">
+    <w:p w14:paraId="7F0F7491" w14:textId="77777777" w:rsidR="00220446" w:rsidRDefault="00220446" w:rsidP="00041155">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00016EFE" w:rsidRPr="00E11A9D" w:rsidRDefault="00016EFE" w:rsidP="00E11A9D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3B1E87F1" w14:textId="77777777" w:rsidR="00016EFE" w:rsidRPr="00E11A9D" w:rsidRDefault="00016EFE" w:rsidP="00E11A9D">
     <w:pPr>
       <w:spacing w:line="400" w:lineRule="exact"/>
       <w:ind w:right="480"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="-20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E11A9D">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:b/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>佛光大學</w:t>
     </w:r>
     <w:r w:rsidRPr="00E11A9D">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:szCs w:val="24"/>
@@ -6166,93 +5929,93 @@
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00E11A9D">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:b/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00E11A9D">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>頁</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00016EFE" w:rsidRPr="00016EFE" w:rsidRDefault="00016EFE">
+  <w:p w14:paraId="1D520CBB" w14:textId="77777777" w:rsidR="00016EFE" w:rsidRPr="00016EFE" w:rsidRDefault="00016EFE">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B022BD" w:rsidRDefault="00B022BD" w:rsidP="00041155">
+    <w:p w14:paraId="0E7548E7" w14:textId="77777777" w:rsidR="00220446" w:rsidRDefault="00220446" w:rsidP="00041155">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B022BD" w:rsidRDefault="00B022BD" w:rsidP="00041155">
+    <w:p w14:paraId="2B3C3618" w14:textId="77777777" w:rsidR="00220446" w:rsidRDefault="00220446" w:rsidP="00041155">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00016EFE" w:rsidRDefault="00016EFE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="34163F5C" w14:textId="77777777" w:rsidR="00016EFE" w:rsidRDefault="00016EFE">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054F6897"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8BA22698"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B2C59CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02F02902"/>
     <w:lvl w:ilvl="0" w:tplc="D91206CC">
@@ -6482,50 +6245,141 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="357B6817"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EC0552E"/>
+    <w:lvl w:ilvl="0" w:tplc="3294B478">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="375" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:dstrike w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B7835E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="573AB352"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6567,313 +6421,335 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1057702588">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1514880216">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1638336595">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="770473555">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="414403518">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00154FFE"/>
     <w:rsid w:val="00016EFE"/>
     <w:rsid w:val="00020EC2"/>
     <w:rsid w:val="00025460"/>
     <w:rsid w:val="000371BD"/>
     <w:rsid w:val="00041155"/>
     <w:rsid w:val="00044B31"/>
     <w:rsid w:val="00053288"/>
     <w:rsid w:val="00053307"/>
     <w:rsid w:val="000708D0"/>
+    <w:rsid w:val="00076CE6"/>
     <w:rsid w:val="0008130F"/>
     <w:rsid w:val="00086D0F"/>
     <w:rsid w:val="00090CEC"/>
     <w:rsid w:val="00097BDA"/>
     <w:rsid w:val="000B6A48"/>
     <w:rsid w:val="000C0415"/>
     <w:rsid w:val="000C510B"/>
     <w:rsid w:val="001158EC"/>
     <w:rsid w:val="00147CA0"/>
     <w:rsid w:val="00154FFE"/>
     <w:rsid w:val="001555BC"/>
     <w:rsid w:val="00175A32"/>
     <w:rsid w:val="001803E1"/>
     <w:rsid w:val="001B634B"/>
     <w:rsid w:val="001C0664"/>
     <w:rsid w:val="001D768C"/>
     <w:rsid w:val="002151FB"/>
+    <w:rsid w:val="00220446"/>
     <w:rsid w:val="00232B7B"/>
     <w:rsid w:val="00241AE9"/>
     <w:rsid w:val="00292C82"/>
     <w:rsid w:val="00297670"/>
     <w:rsid w:val="002A2BCA"/>
+    <w:rsid w:val="002D4CBA"/>
     <w:rsid w:val="002F1E14"/>
     <w:rsid w:val="003067FE"/>
     <w:rsid w:val="003170A3"/>
     <w:rsid w:val="00333118"/>
     <w:rsid w:val="00344D98"/>
     <w:rsid w:val="00355FAD"/>
     <w:rsid w:val="003658C3"/>
     <w:rsid w:val="00366B6D"/>
     <w:rsid w:val="00380CB0"/>
     <w:rsid w:val="003A35EC"/>
     <w:rsid w:val="003B0793"/>
     <w:rsid w:val="003B70CD"/>
     <w:rsid w:val="003C2D10"/>
     <w:rsid w:val="003C341D"/>
     <w:rsid w:val="003D4330"/>
     <w:rsid w:val="003F76A9"/>
+    <w:rsid w:val="00407C97"/>
     <w:rsid w:val="0044608F"/>
     <w:rsid w:val="004A43A5"/>
     <w:rsid w:val="004B037C"/>
     <w:rsid w:val="004B73E1"/>
+    <w:rsid w:val="004D60E6"/>
     <w:rsid w:val="004D7321"/>
     <w:rsid w:val="004E35BA"/>
     <w:rsid w:val="004E7F0F"/>
     <w:rsid w:val="004F0A64"/>
     <w:rsid w:val="005156D6"/>
     <w:rsid w:val="00525A55"/>
+    <w:rsid w:val="00527B79"/>
     <w:rsid w:val="005311CB"/>
+    <w:rsid w:val="00547520"/>
     <w:rsid w:val="005676A7"/>
     <w:rsid w:val="00597DC2"/>
     <w:rsid w:val="005C4318"/>
     <w:rsid w:val="005D471B"/>
     <w:rsid w:val="005D4C22"/>
     <w:rsid w:val="005E5561"/>
     <w:rsid w:val="006118E5"/>
     <w:rsid w:val="00620EC7"/>
     <w:rsid w:val="00631922"/>
     <w:rsid w:val="006605E8"/>
     <w:rsid w:val="006920B5"/>
+    <w:rsid w:val="00694288"/>
     <w:rsid w:val="006C5DD4"/>
     <w:rsid w:val="006C776A"/>
     <w:rsid w:val="006F055B"/>
     <w:rsid w:val="00751289"/>
     <w:rsid w:val="0075759F"/>
     <w:rsid w:val="00784EC4"/>
     <w:rsid w:val="007913FD"/>
     <w:rsid w:val="007C1099"/>
     <w:rsid w:val="007C4697"/>
     <w:rsid w:val="007E0A82"/>
     <w:rsid w:val="00815F8F"/>
     <w:rsid w:val="008169A3"/>
     <w:rsid w:val="00822457"/>
     <w:rsid w:val="008302F2"/>
     <w:rsid w:val="00834864"/>
+    <w:rsid w:val="008428E8"/>
     <w:rsid w:val="008650A9"/>
     <w:rsid w:val="00870F33"/>
+    <w:rsid w:val="00882636"/>
     <w:rsid w:val="008859F7"/>
     <w:rsid w:val="00892ED4"/>
     <w:rsid w:val="008A5332"/>
     <w:rsid w:val="008B4462"/>
     <w:rsid w:val="008B5B64"/>
     <w:rsid w:val="009006F5"/>
     <w:rsid w:val="00932CB3"/>
     <w:rsid w:val="00947584"/>
     <w:rsid w:val="00950536"/>
     <w:rsid w:val="0097227C"/>
     <w:rsid w:val="00992950"/>
     <w:rsid w:val="009A512D"/>
     <w:rsid w:val="009A7EE2"/>
     <w:rsid w:val="009B36B7"/>
     <w:rsid w:val="009D1EEE"/>
     <w:rsid w:val="009D29D7"/>
+    <w:rsid w:val="009E615C"/>
     <w:rsid w:val="009E7F8B"/>
     <w:rsid w:val="009F7509"/>
     <w:rsid w:val="00A04A45"/>
     <w:rsid w:val="00A1040B"/>
     <w:rsid w:val="00A155D1"/>
+    <w:rsid w:val="00A31102"/>
     <w:rsid w:val="00A5798B"/>
     <w:rsid w:val="00A77446"/>
     <w:rsid w:val="00A77DF6"/>
     <w:rsid w:val="00A93A82"/>
     <w:rsid w:val="00AA50FF"/>
     <w:rsid w:val="00AB4099"/>
+    <w:rsid w:val="00AB5FF0"/>
     <w:rsid w:val="00AE04F6"/>
     <w:rsid w:val="00AE13CD"/>
     <w:rsid w:val="00AF55AD"/>
     <w:rsid w:val="00B022BD"/>
     <w:rsid w:val="00BA02FF"/>
     <w:rsid w:val="00BC09D8"/>
     <w:rsid w:val="00BD7591"/>
     <w:rsid w:val="00BE0BF1"/>
     <w:rsid w:val="00C12965"/>
     <w:rsid w:val="00C353B1"/>
     <w:rsid w:val="00C50E30"/>
     <w:rsid w:val="00C62994"/>
     <w:rsid w:val="00C81884"/>
     <w:rsid w:val="00CA7FA6"/>
     <w:rsid w:val="00CE61F2"/>
     <w:rsid w:val="00D07A8B"/>
     <w:rsid w:val="00D35287"/>
+    <w:rsid w:val="00D364E0"/>
     <w:rsid w:val="00D757FE"/>
     <w:rsid w:val="00DE2976"/>
     <w:rsid w:val="00E01DF7"/>
     <w:rsid w:val="00E11A9D"/>
     <w:rsid w:val="00E133CD"/>
     <w:rsid w:val="00E154FF"/>
+    <w:rsid w:val="00E2634C"/>
     <w:rsid w:val="00E33863"/>
     <w:rsid w:val="00E51100"/>
     <w:rsid w:val="00E5661D"/>
     <w:rsid w:val="00E609D2"/>
     <w:rsid w:val="00E67FF3"/>
     <w:rsid w:val="00E72A40"/>
     <w:rsid w:val="00E756FD"/>
     <w:rsid w:val="00E75FA2"/>
     <w:rsid w:val="00E86374"/>
     <w:rsid w:val="00EB5181"/>
     <w:rsid w:val="00EB5EC2"/>
     <w:rsid w:val="00EE1615"/>
     <w:rsid w:val="00EE67EC"/>
     <w:rsid w:val="00EE74C3"/>
     <w:rsid w:val="00EF7C41"/>
     <w:rsid w:val="00F02E09"/>
     <w:rsid w:val="00F06258"/>
     <w:rsid w:val="00F17343"/>
     <w:rsid w:val="00F22D72"/>
     <w:rsid w:val="00F541FD"/>
     <w:rsid w:val="00F81A67"/>
     <w:rsid w:val="00F85A5B"/>
+    <w:rsid w:val="00F8783E"/>
     <w:rsid w:val="00F9258A"/>
     <w:rsid w:val="00FB1FA9"/>
     <w:rsid w:val="00FB3C12"/>
     <w:rsid w:val="00FC3113"/>
     <w:rsid w:val="00FD29AF"/>
+    <w:rsid w:val="00FD6A93"/>
     <w:rsid w:val="00FD7141"/>
     <w:rsid w:val="00FE4DA9"/>
     <w:rsid w:val="00FE5D75"/>
     <w:rsid w:val="00FE6A32"/>
     <w:rsid w:val="00FE6F50"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="00757722"/>
   <w15:docId w15:val="{BB34476D-10EC-40EF-87A9-0D80496E0070}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7201,50 +7077,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00154FFE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -7367,51 +7248,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00822457"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00822457"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="661003708">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1700350545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7707,52 +7588,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>218</Words>
-  <Characters>1247</Characters>
+  <Words>217</Words>
+  <Characters>1243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>fgu</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1463</CharactersWithSpaces>
+  <CharactersWithSpaces>1458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>pcroom18</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>