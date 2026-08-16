--- v0 (2026-05-09)
+++ v1 (2026-08-16)
@@ -1,3473 +1,4392 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00807CAB" w:rsidRDefault="00E1672A">
+    <w:p w14:paraId="231219BF" w14:textId="61008883" w:rsidR="00807CAB" w:rsidRPr="00C211D2" w:rsidRDefault="00C211D2">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C211D2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1672A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>_____學年度第______學期佛光大學兼任教師續聘名單彙總表</w:t>
+        <w:t>學年度第______學期佛光大學兼任教師續聘名單彙總表</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E1672A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00391BF3">
+      <w:r w:rsidR="00E1672A" w:rsidRPr="00C211D2">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1130905版</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004B7DB5">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>115.06.02</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7DB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>修正</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1672A" w:rsidRPr="00C211D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00807CAB" w:rsidRDefault="00E1672A">
+    <w:p w14:paraId="7021C956" w14:textId="77777777" w:rsidR="00807CAB" w:rsidRDefault="00E1672A" w:rsidP="00C211D2">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-        <w:ind w:left="1308" w:hanging="1308"/>
+        <w:spacing w:beforeLines="50" w:before="182"/>
+        <w:ind w:left="1310" w:hanging="1310"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>單位名稱： __________________學系</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15320" w:type="dxa"/>
-        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblW w:w="15163" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="568"/>
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="279"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1842"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1837"/>
+        <w:gridCol w:w="1531"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1724"/>
+        <w:gridCol w:w="595"/>
+        <w:gridCol w:w="1958"/>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="5685"/>
+        <w:gridCol w:w="5532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00706F9D" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00E43507" w14:paraId="26D5DDC0" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="5B35CA8C" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>項次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="39A842B0" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>教師姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1531" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRPr="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="07132E03" w14:textId="28B7FC94" w:rsidR="00E43507" w:rsidRPr="00914F33" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00706F9D">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C01D31">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>外籍教師</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>聘任身分類別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="05D8D4ED" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>聘任職級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="4277" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="6A6D4589" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>授課情況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6394" w:type="dxa"/>
+            <w:tcW w:w="6241" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="7D1196DF" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>教務處審查結果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706F9D" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00E43507" w14:paraId="5593369A" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+          <w:p w14:paraId="75A8E896" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEFBA86" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRPr="00706F9D" w:rsidRDefault="00706F9D">
-[...9 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          <w:p w14:paraId="66D3A695" w14:textId="77777777" w:rsidR="00E43507" w:rsidRPr="00914F33" w:rsidRDefault="00E43507"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="60AA7E5D" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="07BEA6A2" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>課程名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="380B3718" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>時數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcW w:w="1958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="214D6DEF" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>開課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6394" w:type="dxa"/>
+            <w:tcW w:w="6241" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+          <w:p w14:paraId="327F37FA" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706F9D" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00706F9D" w14:paraId="35449A89" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00706F9D">
+          <w:p w14:paraId="0BA2A869" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A237E49" w14:textId="3D2F1D62" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRPr="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00CD5B52">
+          <w:p w14:paraId="7A76FDD7" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00706F9D">
+            <w:r w:rsidRPr="00914F33">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>外籍教師</w:t>
             </w:r>
-            <w:r w:rsidRPr="00706F9D">
+            <w:r w:rsidRPr="00914F33">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>需辦理工作許可</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          <w:p w14:paraId="1A876EBB" w14:textId="5045019C" w:rsidR="006A6296" w:rsidRPr="006A6296" w:rsidRDefault="006A6296" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>推廣師資</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A6296">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB0B4ED" w14:textId="49A62A75" w:rsidR="00FA16FD" w:rsidRPr="006A6296" w:rsidRDefault="00C01D31" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:beforeLines="25" w:before="91" w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>榮譽</w:t>
+            </w:r>
+            <w:r w:rsidR="006A6296">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>職</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>教</w:t>
+            </w:r>
+            <w:r w:rsidR="006A6296">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>師</w:t>
+            </w:r>
+            <w:r w:rsidR="006C19AE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="231E035C" w14:textId="77777777" w:rsidR="00EA7C49" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□教授□副教授</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C19AC0F" w14:textId="11025FB3" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□助理教授□講師</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□副教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1F551F" w14:textId="77777777" w:rsidR="00EA7C49" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>□助理教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D741B6" w14:textId="5E00DB4D" w:rsidR="00E43507" w:rsidRDefault="00706F9D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□講師</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03FB3A3E" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>□專案教學人員</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="57F60A14" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□專業技術人員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="14ED8BE4" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="781C6F82" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="75EECB94" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="6504E89F" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="085CFF58" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="72BC95CD" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcW w:w="1958" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="47CBDA93" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□18週固定開課</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>週固定開課</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728D120A" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□非固定開課開課週數為:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="28FA0544" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>第__週~第__週</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="1AA8D075" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□微學分等課程課表如附件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="5951C84F" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t>註冊與課務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5685" w:type="dxa"/>
+            <w:tcW w:w="5532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="317E5432" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>授課情況</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="5670BF4E" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>□符合□不符合，理由:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="3E67F591" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>承辦人:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>單位主管:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706F9D" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00706F9D" w14:paraId="57955888" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="631"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00706F9D">
+          <w:p w14:paraId="23E951F6" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00706F9D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...19 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FA1C30" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          <w:p w14:paraId="3E1844C4" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRPr="00914F33" w:rsidRDefault="00706F9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="4412D930" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="2222D2F1" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+          <w:p w14:paraId="2D032C7C" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1958" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+          <w:p w14:paraId="6DCE6F14" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="238850E6" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>教師專業發展中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5685" w:type="dxa"/>
+            <w:tcW w:w="5532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="3F943A22" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□任課期間教學意見調查成績均達4(含)以上</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□任課期間教學意見調查成績均達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(含)以上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3486F522" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□任課期間有教學意見調查成績未達4(不含)，情況如下:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□任課期間有教學意見調查成績未達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(不含)，情況如下:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3876D778" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_____學期成績為___、_____學期成績為_______</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="4234E053" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□未有或沒有教學意見調查之原因:_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="018E9FCE" w14:textId="77777777" w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>承辦人:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>單位主管:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706F9D" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00FA16FD" w14:paraId="05271A40" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00706F9D">
+          <w:p w14:paraId="17724A2D" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16946D74" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00CD5B52">
+          <w:p w14:paraId="2CBEB8B0" w14:textId="77777777" w:rsidR="006A6296" w:rsidRDefault="006A6296" w:rsidP="006A6296">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00706F9D">
+            <w:r w:rsidRPr="00914F33">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>外籍教師</w:t>
             </w:r>
-            <w:r w:rsidRPr="00706F9D">
+            <w:r w:rsidRPr="00914F33">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>需辦理工作許可</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          <w:p w14:paraId="2BC00890" w14:textId="77777777" w:rsidR="006A6296" w:rsidRPr="006A6296" w:rsidRDefault="006A6296" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>推廣師資</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A6296">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5737AB18" w14:textId="2108324A" w:rsidR="00FA16FD" w:rsidRPr="00914F33" w:rsidRDefault="006A6296" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>榮譽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>職</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>教</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>師</w:t>
+            </w:r>
+            <w:r w:rsidR="006C19AE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="7C9396FA" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□教授□副教授</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4513FC71" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□助理教授□講師</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□副教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AC84C33" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>□助理教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61200F80" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□講師</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25FF8C93" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>□專案教學人員</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="7743E558" w14:textId="57C0AC88" w:rsidR="00FA16FD" w:rsidRDefault="00E43507" w:rsidP="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□專業技術人員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="02C25CAE" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="756A2E7D" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="058662DC" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="0F8B3644" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="6AAD85D9" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="1DF4CA0C" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcW w:w="1958" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="52F7FDA2" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□18週固定開課</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>週固定開課</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ECA1070" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□非固定開課開課週數為:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="78E55155" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>第__週~第__週</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="106E1002" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□微學分等課程課表如附件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="6968E661" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t>註冊與課務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5685" w:type="dxa"/>
+            <w:tcW w:w="5532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="785B0647" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>授課情況</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="570CD956" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>□符合□不符合，理由:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="22FAA8B6" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>承辦人:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>單位主管:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706F9D" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00FA16FD" w14:paraId="424CBD5B" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="438"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00706F9D">
+          <w:p w14:paraId="4826AB58" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...19 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E881B40" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          <w:p w14:paraId="168A1648" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRPr="00914F33" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
+            <w:pPr>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="4A858C31" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="00600AF2" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+          <w:p w14:paraId="7F90A2E7" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1958" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+          <w:p w14:paraId="6AC67293" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="5A2666F7" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>教師專業發展中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5685" w:type="dxa"/>
+            <w:tcW w:w="5532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="0E48EB6C" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□任課期間教學意見調查成績均達4(含)以上</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□任課期間教學意見調查成績均達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(含)以上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7C51F9" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□任課期間有教學意見調查成績未達4(不含)，情況如下:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□任課期間有教學意見調查成績未達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(不含)，情況如下:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226178BA" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_____學期成績為___、_____學期成績為_______</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="1061450D" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□未有或沒有教學意見調查之原因:_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="7EA2B027" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>承辦人:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>單位主管:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706F9D" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00FA16FD" w14:paraId="604CE61F" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="870"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00706F9D">
+          <w:p w14:paraId="15092933" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7E348A" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D" w:rsidP="00CD5B52">
+          <w:p w14:paraId="242B838D" w14:textId="77777777" w:rsidR="006A6296" w:rsidRDefault="006A6296" w:rsidP="006A6296">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00706F9D">
+            <w:r w:rsidRPr="00914F33">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>外籍教師</w:t>
             </w:r>
-            <w:r w:rsidRPr="00706F9D">
+            <w:r w:rsidRPr="00914F33">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>需辦理工作許可</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:p>
+          <w:p w14:paraId="34627447" w14:textId="77777777" w:rsidR="006A6296" w:rsidRPr="006A6296" w:rsidRDefault="006A6296" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>推廣師資</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A6296">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B24FA6" w14:textId="3970BAB4" w:rsidR="00FA16FD" w:rsidRPr="00914F33" w:rsidRDefault="006A6296" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="25" w:before="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>榮譽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>職</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>教</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>師</w:t>
+            </w:r>
+            <w:r w:rsidR="006C19AE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="5FCBAAEF" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□教授□副教授</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23698099" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□助理教授□講師</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□副教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21772508" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>□助理教授</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D46744" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□講師</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="598A80DB" w14:textId="77777777" w:rsidR="00E43507" w:rsidRDefault="00E43507" w:rsidP="00E43507">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>□專案教學人員</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="48948260" w14:textId="317E33CA" w:rsidR="00FA16FD" w:rsidRDefault="00E43507" w:rsidP="00E43507">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□專業技術人員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="045A65C9" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="1AFF7962" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="55E06244" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="1C26B75A" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="1454B9B6" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="11652F92" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcW w:w="1958" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="71DEAD35" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□18週固定開課</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>週固定開課</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A7BACD" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□非固定開課開課週數為:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="6BB5F75A" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>第__週~第__週</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="3EDF3055" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□微學分等課程課表如附件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="134DF171" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t>註冊與課務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5685" w:type="dxa"/>
+            <w:tcW w:w="5532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="3034373F" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>授課情況</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="5E383265" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>□符合□不符合，理由:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="2CF2239C" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>承辦人:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>單位主管:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00706F9D" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00FA16FD" w14:paraId="7BADCD0E" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="915"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+          <w:p w14:paraId="012513EC" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="067A045A" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          <w:p w14:paraId="1205AC58" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="7EB15B0E" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="74FF13A9" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+          <w:p w14:paraId="78A23C3E" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1958" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D"/>
+          <w:p w14:paraId="02EE0E7D" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="01AE7D8C" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>教師專業發展中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5685" w:type="dxa"/>
+            <w:tcW w:w="5532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="1E1316D1" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□任課期間教學意見調查成績均達4(含)以上</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□任課期間教學意見調查成績均達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(含)以上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5F07D1" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>□任課期間有教學意見調查成績未達4(不含)，情況如下:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+              <w:t>□任課期間有教學意見調查成績未達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(不含)，情況如下:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BBC275" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_____學期成績為___、_____學期成績為_______</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="3B1FBAB3" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□未有或沒有教學意見調查之原因:_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00706F9D" w:rsidRDefault="00706F9D">
+          <w:p w14:paraId="4B4A47B5" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>承辦人:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>單位主管:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00807CAB" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00FA16FD" w14:paraId="0DE4DDF1" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="527"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15320" w:type="dxa"/>
+            <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A09E47" w14:textId="5F3B139D" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
               </w:rPr>
-              <w:t>各教學單位承辦人(核章)____________________送本單至教務處教發中心與註冊暨課務組審查後，再提送系(所、中心)務會議討論。</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>各教學單位承辦人(核章)____________________送本單至教務處教發中心與註冊暨課務組審查後，再提送</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC7D45" w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>院/系/所/中心/</w:t>
+            </w:r>
+            <w:r w:rsidR="006A6296">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>學位</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC7D45" w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>學程</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC7D45" w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>會</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC7D45" w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:strike/>
+              </w:rPr>
+              <w:t>議</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>討論。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00807CAB" w:rsidTr="00706F9D">
+      <w:tr w:rsidR="00FA16FD" w14:paraId="1A4E818B" w14:textId="77777777" w:rsidTr="00E43507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15320" w:type="dxa"/>
+            <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00807CAB" w:rsidRDefault="00E1672A">
+          <w:p w14:paraId="2023195B" w14:textId="47D07334" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:beforeLines="50" w:before="182" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>□已確實檢附_____學年度第_____次</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC7D45" w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>院/系/所/中心/</w:t>
+            </w:r>
+            <w:r w:rsidR="006A6296">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>學位</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC7D45" w:rsidRPr="00CC7D45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>學程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>會議紀錄，提送院級教評會審議。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D907160" w14:textId="50F677B9" w:rsidR="00FA16FD" w:rsidRPr="00A3295F" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>教學意見調查成績</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              <w:t>教學意見調查成績連續</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>連續2次</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>未達</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              <w:t>次未達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>成績之教師</w:t>
             </w:r>
-            <w:r w:rsidR="00F47944">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(1次成績</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>未達3.5分者，仍依本校現有規定辦理</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              <w:t>次成績未達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:t>3.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>，學系建議處理方式:</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:t>分者，仍依本校現有規定辦理</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>□建議續聘，已敘明理由填列在前述系務會議紀錄。</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:t>，學系建議處理方式</w:t>
+            </w:r>
+            <w:r w:rsidR="00A3295F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="295A6E5B" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>□建議續聘，已敘明理由填列在前述系務會議紀錄。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4863EA" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>□不再續聘。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00807CAB" w:rsidRDefault="00807CAB">
+          <w:p w14:paraId="2D2DCD18" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00807CAB" w:rsidRDefault="00E1672A">
+          <w:p w14:paraId="5121D754" w14:textId="77777777" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t>承辦人:                                           單位主管:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA16FD" w14:paraId="4C3EF6A5" w14:textId="77777777" w:rsidTr="00E43507">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="864"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15163" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108B8695" w14:textId="78D1FEDF" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="00FA16FD">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914F33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>註：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C211D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>推廣教育學分班兼任師資：由各系院自行辦理審查，並報人事室備查。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A542865" w14:textId="1DF6FE09" w:rsidR="00FA16FD" w:rsidRDefault="00FA16FD" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:leftChars="200" w:left="840" w:hangingChars="150" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>已通過聘任程序之</w:t>
+            </w:r>
+            <w:r w:rsidR="00480A2C" w:rsidRPr="00480A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>榮譽職</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>教師，於本校第一次授課時，須至「佛光大學教職人才應徵系統」填寫個人資料並送出審核後，比照新聘兼任教師辦理報到手續。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50CC64AC" w14:textId="2896201F" w:rsidR="001D1C94" w:rsidRPr="001D1C94" w:rsidRDefault="001D1C94" w:rsidP="006A6296">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:leftChars="200" w:left="840" w:hangingChars="150" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>已通過聘任程序之</w:t>
+            </w:r>
+            <w:r w:rsidR="00480A2C" w:rsidRPr="00480A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>榮譽職</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>教師且有開課時</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49" w:rsidRPr="00C211D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>：屬終身銜稱、無</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>給</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49" w:rsidRPr="00C211D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>職</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>，或聘期內之學者，</w:t>
+            </w:r>
+            <w:r w:rsidR="006067F7" w:rsidRPr="00DE6A5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>應依</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA1F57" w:rsidRPr="00EA1F57">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>循</w:t>
+            </w:r>
+            <w:r w:rsidR="006067F7" w:rsidRPr="00DE6A5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>兼任續聘程序辦理</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7C49" w:rsidRPr="00C211D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00807CAB" w:rsidRDefault="00807CAB" w:rsidP="00675D87">
+    <w:p w14:paraId="268901D1" w14:textId="77777777" w:rsidR="00807CAB" w:rsidRPr="00211FBD" w:rsidRDefault="00807CAB" w:rsidP="00675D87">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="11040"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00807CAB">
+    <w:sectPr w:rsidR="00807CAB" w:rsidRPr="00211FBD">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="820" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="365"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D0C26" w:rsidRDefault="005D0C26">
+    <w:p w14:paraId="0DA6EC36" w14:textId="77777777" w:rsidR="00814485" w:rsidRDefault="00814485">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D0C26" w:rsidRDefault="005D0C26">
+    <w:p w14:paraId="0E0BCC6A" w14:textId="77777777" w:rsidR="00814485" w:rsidRDefault="00814485">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Devanagari UI">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80008023" w:usb1="00002046" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體, PMingLiU">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans Mono">
-    <w:panose1 w:val="020B0609030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E70026FF" w:usb1="D200F9FB" w:usb2="02000028" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D0C26" w:rsidRDefault="005D0C26">
+    <w:p w14:paraId="62AFD37E" w14:textId="77777777" w:rsidR="00814485" w:rsidRDefault="00814485">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D0C26" w:rsidRDefault="005D0C26">
+    <w:p w14:paraId="6301B58D" w14:textId="77777777" w:rsidR="00814485" w:rsidRDefault="00814485">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63736F86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F42FF70"/>
     <w:styleLink w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="396" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="876" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -3512,50 +4431,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3276" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3756" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4236" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73490822"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87F669BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79905463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C549142"/>
     <w:styleLink w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◎"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
@@ -3616,156 +4624,230 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1940137326">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1527795708">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1224487051">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00807CAB"/>
+    <w:rsid w:val="00011931"/>
+    <w:rsid w:val="00083976"/>
+    <w:rsid w:val="00140961"/>
+    <w:rsid w:val="0016386E"/>
+    <w:rsid w:val="001D1C94"/>
+    <w:rsid w:val="001E6D7E"/>
+    <w:rsid w:val="00205B33"/>
+    <w:rsid w:val="00211FBD"/>
+    <w:rsid w:val="00221777"/>
+    <w:rsid w:val="002400FA"/>
     <w:rsid w:val="00284625"/>
+    <w:rsid w:val="002F02DC"/>
+    <w:rsid w:val="003578E6"/>
     <w:rsid w:val="00391BF3"/>
+    <w:rsid w:val="0040420E"/>
+    <w:rsid w:val="00405F08"/>
+    <w:rsid w:val="00480A2C"/>
     <w:rsid w:val="00496B68"/>
+    <w:rsid w:val="004B7DB5"/>
     <w:rsid w:val="004D0EBE"/>
+    <w:rsid w:val="004E6CAC"/>
+    <w:rsid w:val="0059421B"/>
+    <w:rsid w:val="00594BE9"/>
+    <w:rsid w:val="005D09FE"/>
     <w:rsid w:val="005D0C26"/>
     <w:rsid w:val="005E1678"/>
+    <w:rsid w:val="006067F7"/>
     <w:rsid w:val="00625B8B"/>
+    <w:rsid w:val="00640ABA"/>
     <w:rsid w:val="00675D87"/>
     <w:rsid w:val="006A5278"/>
+    <w:rsid w:val="006A6296"/>
+    <w:rsid w:val="006C19AE"/>
+    <w:rsid w:val="00703677"/>
     <w:rsid w:val="00706F9D"/>
+    <w:rsid w:val="0076249A"/>
+    <w:rsid w:val="00772FE5"/>
+    <w:rsid w:val="00773B6A"/>
+    <w:rsid w:val="007D4296"/>
     <w:rsid w:val="00807CAB"/>
+    <w:rsid w:val="00814485"/>
+    <w:rsid w:val="00863C46"/>
+    <w:rsid w:val="00876D4F"/>
+    <w:rsid w:val="008A6C31"/>
+    <w:rsid w:val="00914F33"/>
+    <w:rsid w:val="00930FAA"/>
     <w:rsid w:val="0094046B"/>
+    <w:rsid w:val="00940DFD"/>
+    <w:rsid w:val="009F603C"/>
+    <w:rsid w:val="00A3295F"/>
+    <w:rsid w:val="00A47809"/>
+    <w:rsid w:val="00A70657"/>
+    <w:rsid w:val="00AA002E"/>
+    <w:rsid w:val="00AD3245"/>
+    <w:rsid w:val="00AD648C"/>
+    <w:rsid w:val="00AE1DEB"/>
     <w:rsid w:val="00B011D3"/>
+    <w:rsid w:val="00B57802"/>
+    <w:rsid w:val="00B60C3B"/>
+    <w:rsid w:val="00BF25D1"/>
     <w:rsid w:val="00C015B6"/>
+    <w:rsid w:val="00C01D31"/>
+    <w:rsid w:val="00C211D2"/>
+    <w:rsid w:val="00CB154A"/>
     <w:rsid w:val="00CB7F87"/>
+    <w:rsid w:val="00CC7D45"/>
     <w:rsid w:val="00CD5B52"/>
+    <w:rsid w:val="00D27A9E"/>
+    <w:rsid w:val="00D302AA"/>
+    <w:rsid w:val="00DE6A5E"/>
+    <w:rsid w:val="00E0433E"/>
     <w:rsid w:val="00E1672A"/>
+    <w:rsid w:val="00E26298"/>
+    <w:rsid w:val="00E43507"/>
+    <w:rsid w:val="00E67853"/>
+    <w:rsid w:val="00E9554E"/>
+    <w:rsid w:val="00EA1F57"/>
+    <w:rsid w:val="00EA7C49"/>
+    <w:rsid w:val="00ED3E7F"/>
+    <w:rsid w:val="00EE2D93"/>
+    <w:rsid w:val="00EF671A"/>
+    <w:rsid w:val="00F157AA"/>
+    <w:rsid w:val="00F3640D"/>
     <w:rsid w:val="00F47944"/>
+    <w:rsid w:val="00F748AD"/>
+    <w:rsid w:val="00FA16FD"/>
+    <w:rsid w:val="00FA6761"/>
+    <w:rsid w:val="00FE6C44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7C80F5AF"/>
+  <w14:docId w14:val="0D48B37B"/>
   <w15:docId w15:val="{03A70B73-881E-4180-A663-DADB7368C299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Noto Sans Devanagari UI"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4093,50 +5175,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -4323,55 +5410,72 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體, PMingLiU" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:basedOn w:val="a2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:basedOn w:val="a2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E9554E"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="label">
+    <w:name w:val="label"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00E9554E"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4600,52 +5704,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>228</Words>
-  <Characters>1305</Characters>
+  <Words>263</Words>
+  <Characters>1500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1530</CharactersWithSpaces>
+  <CharactersWithSpaces>1760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>佛光人文社會學院</dc:title>
-  <dc:creator>林淑娟</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:version>114-8</cp:version>
 </cp:coreProperties>
 </file>